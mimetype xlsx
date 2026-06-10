--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="214">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -614,96 +614,90 @@
   <si>
     <t>258</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_legislativo_no004-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Dia Municipal da Juventude no Município de Rodolfo Fernandes - RN, e dá outras Providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/</t>
   </si>
   <si>
     <t>“Não houve Projetos de Lei Complementar apresentados por esta Casa em 2023.”</t>
   </si>
   <si>
-    <t>462</t>
+    <t>470</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_decreto_001_de_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Minervanio Menezes</t>
   </si>
   <si>
-    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_002_de_2023.pdf</t>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_decreto_legislativo_001_de__2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO RODOLFOFERNANDENDENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>Miliano Barbosa</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo nº 01/2023 para incluir o homenageado Francisco Nedilson de Paiva Neto ao Título de Cidadão Rodolfofernandense, indicado do Vereador Minervânio Meneses Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_de_n.o_001_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Rodolfo Fernandes/RN.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dispõe sobre a governança das contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1007,68 +1001,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_municipal_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_municipal_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_municipal_no003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_municipal_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_municipal_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_municipal_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_municipal_no007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_municipal_no008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_municipal_no009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_municipal_no0010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_municipal_no0021-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_municipal_no0012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_municipal_no0013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_municipal_no0014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_municipal_no0015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_municipal_no0016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_municipal_no0017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_municipal_no0018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_municipal_no0019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_municipal_no0020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_municipal_no0021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_municipal_no0022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_municipal_no0023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_municipal_no0024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_municipal_no0025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_municipal_no0026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_municipal_no0027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_municipal_no0028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_municipal_no0029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_municipal_no0030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_municipal_no0031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_municipal_no0032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_municipal_no0033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_municipal_no0034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_municipal_no0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_municipal_no0036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_municipal_no0037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_municipal_no0038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_de_lei_municipal_no0039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_municipal_no0040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_municipal_no0041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_municipal_no0042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_legislativo_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_legislativo_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_legislativo_no003-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_legislativo_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_decreto_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_de_n.o_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_municipal_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_municipal_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_municipal_no003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_municipal_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_municipal_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_municipal_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_municipal_no007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_municipal_no008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_municipal_no009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_municipal_no0010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_municipal_no0021-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_municipal_no0012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_municipal_no0013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_municipal_no0014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_municipal_no0015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_municipal_no0016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_municipal_no0017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_municipal_no0018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_municipal_no0019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_municipal_no0020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_municipal_no0021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_municipal_no0022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_municipal_no0023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_municipal_no0024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_municipal_no0025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_municipal_no0026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_municipal_no0027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_municipal_no0028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_municipal_no0029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_municipal_no0030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_municipal_no0031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_municipal_no0032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_municipal_no0033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_municipal_no0034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_municipal_no0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_municipal_no0036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_municipal_no0037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_municipal_no0038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_de_lei_municipal_no0039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_municipal_no0040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_municipal_no0041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_municipal_no0042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_legislativo_no001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_legislativo_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_legislativo_no003-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_legislativo_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_decreto_legislativo_001_de__2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_de_n.o_001_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2280,133 +2274,110 @@
         <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H48" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>201</v>
       </c>
       <c r="E49" t="s">
         <v>202</v>
       </c>
+      <c r="F49" t="s">
+        <v>203</v>
+      </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
       <c r="D50" t="s">
         <v>201</v>
       </c>
       <c r="E50" t="s">
         <v>202</v>
       </c>
       <c r="F50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>210</v>
       </c>
       <c r="E51" t="s">
         <v>211</v>
       </c>
       <c r="F51" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H51" t="s">
         <v>213</v>
-      </c>
-[...24 lines deleted...]
-        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2417,51 +2388,50 @@
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
-    <hyperlink ref="G52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>