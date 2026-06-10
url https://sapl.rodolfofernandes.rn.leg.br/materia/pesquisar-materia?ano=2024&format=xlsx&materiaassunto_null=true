--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -655,51 +655,51 @@
   <si>
     <t>Mesa diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2024/397/projeto_de_lei_complementar-no001-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do presidente da Câmara e vereadores do Município Rodolfo Fernandes/RN, para a legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Minervanio Menezes</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_decreto_001_de_2024.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO RODOLFOFERNANDENDENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Dispõe sobre a outorga de título de cidadão rodolfofernandendense e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2024/398/proj.resolucao_001_de_2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta as doações de bens inservíveis pela camara municipal de rodolfo fernandes-rn, com vedação a doação de bens imóveis”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>