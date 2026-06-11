--- v0 (2026-04-15)
+++ v1 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="313">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -583,63 +583,63 @@
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_municipal_no0046-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais no Orçamento do Município de Rodolfo Fernandes/RN, para o exercício financeiro de 2025, destinados ao pagamento de décimo terceiro salário dos ocupantes de cargos de provimento em comissão, agentes políticos e contratados temporários, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Ruan Rodrigo Freitas Dias</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/401/projetos_de_lei_do_legislativo-no001-2025-ruan.pdf</t>
   </si>
   <si>
-    <t>Ementa: Dispõe sobre tornar a Capela de São Francisco de Assis na Comunidade Ausentes I, II e Riachão, Patrimônio Histórico do Município de Rodolfo Fernandes - RN. e dá outras providências.</t>
+    <t>Dispõe sobre tornar a Capela de São Francisco de Assis na Comunidade Ausentes I, II e Riachão, Patrimônio Histórico do Município de Rodolfo Fernandes - RN. e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Miliano Barbosa</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_do_legislativo-no002-2025-miliano.pdf</t>
   </si>
   <si>
-    <t>Ementa: Denomina de PROFESSORA MARGARIDA BARBOSA DA SILVA, o logradouro público que especifica e dá outras providências.</t>
+    <t>Denomina de PROFESSORA MARGARIDA BARBOSA DA SILVA, o logradouro público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_do_legislativo-no002-2025-ruan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre tornar a Festa de São Francisco de Assis na Comunidade Ausentes 1, II Riachão, Patrimônio Cultural, Religioso e Imaterial do município de Rodolfo Fernandes - RN, e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_do_legislativo-no003-2025-miliano.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Identificação da Pessoa com Deficiência no âmbito do Município de Rodolfo Fernandes-RN e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_do_legislativo-no003-2025-ruan.pdf</t>
   </si>
@@ -652,51 +652,51 @@
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_do_legislativo-no004-2025-miliano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de espaço acessível para pessoas com deficiência e mobilidade reduzida em estabelecimentos e eventos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_do_legislativo-no004-2025-ruan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre tornar a Festa de Nossa Senhora de Fátima na Comunidade Espinheiro e Bispado, Patrimônio Histórico do Município de Rodolfo Fernandes - RN, e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Renato Junior</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_do_legislativo-no005-2025-renato_jr..pdf</t>
   </si>
   <si>
-    <t>torna obrigatória a assistência médica presencial nos locais de realização de eventos promovidos pela administração pública municipal na forma que_x000D_
+    <t>Torna obrigatória a assistência médica presencial nos locais de realização de eventos promovidos pela administração pública municipal na forma que_x000D_
 especifica e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_do_legislativo-no006-2025-renato_jr..pdf</t>
   </si>
   <si>
     <t>Declara a Quadrilha Junina “Explosão Matuta” como Patrimônio Cultural e Imaterial do Município de Rodolfo Fernandes-RN na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_do_legislativo-no007-2025-miliano.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da instituição da política Municipal de proteção e fomento dos direitos da pessoa com FIBROMIALGIA, cria o programa municipal de inclusão laborai e estabelece incentivos fiscais para empresas inclusivas no município de Rodolfo Fernandes e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_do_legislativo-no011-2025-renato_jr..pdf</t>
@@ -887,91 +887,99 @@
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_resolucao-no003-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Rodolfo Fernandes/RN e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/420/projetos_de_resolucao-no004-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno para Instituir a Comissão Legislativa Permanente de Defesa dos Direitos da Pessoa com Deficiência e alterar os incisos e o caput do art 59 na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/421/projetos_de_resolucao-no005-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do art. 163 do Regimento Interno desta Augusta Casa Legislativa na forma  que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>425</t>
-[...11 lines deleted...]
-    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/426/projetos_de_resolucao-no009-2025.pdf</t>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_007_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Rodolfo Fernandes, a Comenda "AMIGOS DA CULTURA" ADALCYMAR OLIVEIRA FREITAS de_x000D_
+valorização da cultura local a ser concedida aos cidadãos e Cidadãs que se destacarem na promoção e valorização da Cultura no Município de Rodolfo_x000D_
+Fernandes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_009_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV do art 59 e o caput dos artigos 81 e 85 do Regimento Interno desta Augusta Casa Legislativa na forma que especifica e_x000D_
 dá outras providências.</t>
   </si>
   <si>
-    <t>427</t>
-[...11 lines deleted...]
-    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_resolucao-no011-2025.pdf</t>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_010_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>homologa a composição da Comissão Legislativa Permanente de Defesa dos Direitos da Pessoa com Deficiência desta Casa Legislativa Municipal, para o biênio 2025/2026, na forma do Regimento Interno e dá outras providências.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_011_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput dos artigos 181, 182 e 184 do Regimento Interno desta Augusta Casa Legislativa na forma que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>429</t>
-[...2 lines deleted...]
-    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_resolucao-no013-2025.pdf</t>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/476/projeto__de_resolucao_012_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_013_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa CÂMARA MIRIM no âmbito do Poder Legislativo do Município de Rodolfo Fernandes e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_de_aplausos-no002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Aplauso às alunas Laura Manuella Ricarte Moreira, Arianny Lola Filgueira e Anna Beatriz Dantas Carvalho, e aos seus professores/orientadores, pelo destaque nacional na Feira Brasileira de iniciação Científica.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplausos-no003-2025.pdf</t>
   </si>
@@ -1312,56 +1320,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_municipal_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_municipal_no002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_municipal_no003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_municipal_no004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_municipal_no005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_municipal_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_municipal_no007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_municipal_no008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_municipal_no009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_municipal_no0010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_municipal_no0011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_municipal_no0012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_municipal_no0013-2025-ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_municipal_no0014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_municipal_no0015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_municipal_no0016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_municipal_no0017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_municipal_no0018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_municipal_no0019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_no0020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_municipal_no0021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_municipal_no0022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_municipal_no0023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_no0026-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_no0027-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_municipal_no0029-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_municipal_no0030-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_municipal_no0031-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_municipal_no0032-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_no0033-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_municipal_no0038a-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_municipal_no0035-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no0036-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_municipal_no0037-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_municipal_no0038b-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_municipal_no0039-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_municipal_no0040-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_municipal_no0041-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_municipal_no0042-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_municipal_no0043-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_de_lei_municipal_no0044-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_municipal_no0045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_municipal_no0046-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/401/projetos_de_lei_do_legislativo-no001-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_do_legislativo-no002-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_do_legislativo-no002-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_do_legislativo-no003-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_do_legislativo-no003-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_do_legislativo-no004-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_do_legislativo-no004-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_do_legislativo-no005-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_do_legislativo-no006-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_do_legislativo-no007-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_do_legislativo-no011-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_do_legislativo-no012-2025-patricia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_do_legislativo-no013-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_do_legislativo-no013-2025-stefanye.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_do_legislativo-no014-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_decreto_legislativo-no001-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_decreto_legislativo-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo-no004-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo-no005-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo-no006-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_decreto_legislativo-no007-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_decreto_legislativo-no008-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_decreto_legislativo-no009-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_decreto_legislativo-no0010-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo-no0011-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_resolucao_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_resolucao-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_resolucao-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/420/projetos_de_resolucao-no004-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/421/projetos_de_resolucao-no005-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/425/projetos_de_resolucao-no007-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/426/projetos_de_resolucao-no009-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_resolucao-no010-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_resolucao-no011-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_resolucao-no013-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_de_aplausos-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplausos-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/424/mocao_de_aplausos-no004-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_municipal_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_municipal_no002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_municipal_no003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_municipal_no004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_municipal_no005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_municipal_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_municipal_no007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_municipal_no008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_municipal_no009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_municipal_no0010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_municipal_no0011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_municipal_no0012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_municipal_no0013-2025-ldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_municipal_no0014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_municipal_no0015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_municipal_no0016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_municipal_no0017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_municipal_no0018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_municipal_no0019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_no0020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_municipal_no0021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_municipal_no0022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_municipal_no0023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_no0026-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_no0027-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_municipal_no0029-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_municipal_no0030-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_municipal_no0031-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_municipal_no0032-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_no0033-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_municipal_no0038a-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_municipal_no0035-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no0036-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_municipal_no0037-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_municipal_no0038b-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_municipal_no0039-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_municipal_no0040-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_municipal_no0041-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_municipal_no0042-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_municipal_no0043-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_de_lei_municipal_no0044-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_municipal_no0045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_municipal_no0046-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/401/projetos_de_lei_do_legislativo-no001-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_do_legislativo-no002-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_do_legislativo-no002-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_do_legislativo-no003-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_do_legislativo-no003-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_do_legislativo-no004-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_do_legislativo-no004-2025-ruan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_lei_do_legislativo-no005-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_do_legislativo-no006-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_do_legislativo-no007-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_do_legislativo-no011-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_do_legislativo-no012-2025-patricia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_do_legislativo-no013-2025-miliano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_do_legislativo-no013-2025-stefanye.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_do_legislativo-no014-2025-renato_jr..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_decreto_legislativo-no001-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_decreto_legislativo-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_decreto_legislativo-no004-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_decreto_legislativo-no005-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_decreto_legislativo-no006-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_decreto_legislativo-no007-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_decreto_legislativo-no008-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_decreto_legislativo-no009-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_decreto_legislativo-no0010-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo-no0011-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_resolucao_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_resolucao-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_resolucao-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/420/projetos_de_resolucao-no004-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/421/projetos_de_resolucao-no005-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_resolucao_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_resolucao_009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_resolucao_010_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_resolucao_011_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/476/projeto__de_resolucao_012_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_013_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_de_aplausos-no002-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplausos-no003-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2025/424/mocao_de_aplausos-no004-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H84"/>
+  <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3311,233 +3319,262 @@
       </c>
       <c r="C76" t="s">
         <v>29</v>
       </c>
       <c r="D76" t="s">
         <v>269</v>
       </c>
       <c r="E76" t="s">
         <v>270</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H76" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>285</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D77" t="s">
         <v>269</v>
       </c>
       <c r="E77" t="s">
         <v>270</v>
       </c>
       <c r="F77" t="s">
         <v>188</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>286</v>
       </c>
       <c r="H77" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>288</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D78" t="s">
         <v>269</v>
       </c>
       <c r="E78" t="s">
         <v>270</v>
+      </c>
+      <c r="F78" t="s">
+        <v>188</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H78" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>291</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D79" t="s">
         <v>269</v>
       </c>
       <c r="E79" t="s">
         <v>270</v>
       </c>
       <c r="F79" t="s">
         <v>188</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H79" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>294</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D80" t="s">
         <v>269</v>
       </c>
       <c r="E80" t="s">
         <v>270</v>
+      </c>
+      <c r="F80" t="s">
+        <v>188</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H80" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>297</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D81" t="s">
         <v>269</v>
       </c>
       <c r="E81" t="s">
         <v>270</v>
       </c>
-      <c r="F81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H81" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>61</v>
+      </c>
+      <c r="D82" t="s">
+        <v>269</v>
+      </c>
+      <c r="E82" t="s">
+        <v>270</v>
+      </c>
+      <c r="F82" t="s">
+        <v>188</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B82" t="s">
-[...5 lines deleted...]
-      <c r="D82" t="s">
+      <c r="H82" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>302</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>303</v>
+      </c>
+      <c r="E83" t="s">
+        <v>304</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B83" t="s">
-[...11 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" t="s">
+        <v>304</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="H84" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>310</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>21</v>
       </c>
-      <c r="D84" t="s">
-[...9 lines deleted...]
-        <v>310</v>
+      <c r="D85" t="s">
+        <v>303</v>
+      </c>
+      <c r="E85" t="s">
+        <v>304</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H85" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3581,50 +3618,51 @@
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>