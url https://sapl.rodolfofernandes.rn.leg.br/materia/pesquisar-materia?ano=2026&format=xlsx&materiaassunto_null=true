--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="181">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -212,50 +212,198 @@
   <si>
     <t>445</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei-no015-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar no Orçamento Geral do Município de Rodolfo Fernandes-RN, para o exercício de 2026, e dá outras providencias.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei-no016-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar por excesso arrecadação do Município de Rodolfo Fernandes, no valor de R$ 5.000.000,00 (cinco milhões de reais), para reforço de dotações destinadas a programas habitacionais.</t>
   </si>
   <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_lei-no017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Cria, no âmbito deste Município Programa ‘‘+Estudantes’' e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei-no018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Rodolfo Fernandes, Estado do Rio Grande do Norte, a abrir Crédito Adicional Suplementar, por anulação de dotação, no valor de R$ 300.000,00 (trezentos mil reais), no orçamento de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei-no019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial no Orçamento Municipal em favor do Fundo Municipal de Saúde de Rodolfo Fernandes, no valor de R$ 400.000,00 (quatrocentos mil reais), destinado ao Incremento ao Custeio dos Serviços da Atenção Primária à Saúde - PA,R mediante Emenda Parlamentar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_lei-no020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial no orçamento do Município de Rodolfo Fernandes/RN, no valor de R$ 100.000,00 (cem mil reais), destinado ao Fundo Municipal de Saúde, para custeio de ações da Atenção Primária à Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei-no021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial no Orçamento do Município de Rodolfo Fernandes para o exercício financeiro de 2026, destinado ao Fundo Municipal de Saúde e à Secretaria Municipal de Infraestrutura e Urbanismo, no valor total de R$ 210.327,00 (duzentos e dez mil, trezentos e vinte e sete reais), para atender às_x000D_
+especificações que menciona, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei-no022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária Anual do exercício de 2027 do Município de Rodolfo Fernandes Estado do Rio Grande do Norte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei-no023-2026.pdf</t>
+  </si>
+  <si>
+    <t>"REVOGA A LEI MUNICIPAL 338/2008 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial no Orçamento do Município de Rodolfo Fernandes para o exercício financeiro de 2026, destinado ao Fundo Municipal de Saúde, no valor total de R$ 497.500,00 (quatrocentos e noventa e sete mil e quinhentos reais), para atender às especificações que menciona, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei-no026-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a contratar profissionais do magistério e profissionais da educação para ampliação do Programa Escola em Tempo Integral, com ênfase na inclusão, acessibilidade, educação digital, Programa Leitura e Escrita na Educação Infantil (ProLEEI) e Compromisso Nacional Criança Alfabetizada (CNCA), define a fonte de recursos no âmbito do FUNDEB e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>“Autoriza A Utilização Do Superávit Financeiro Apurado Em Exercício Financeiro Anterior Para Abertura De Crédito Especial E Dá Outras Providências”.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar para reforço de dotação constante do vigente Orçamento Programa, utilizando como fonte de recursos a anulação de dotações orçamentárias, providências.</t>
+  </si>
+  <si>
     <t>447</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Ruan Rodrigo Freitas Dias</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei-no001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomear a estrada vicinal que liga o Município de Rodolfo Fernandes - RN, até a fronteira com o Município de Potiretama - CE, de José Aquino de Sousa, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Patricia Gurgel</t>
@@ -263,115 +411,196 @@
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei-no002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta e regulamentação de capacitação em noções básicas de primeiros socorros aos profissionais da rede municipal de ensino, em conformidade com a Lei Federal n- 13.722, de 4 de outubro de 2018 (Lei Lucas), e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Miliano Barbosa</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Vacinação Domiciliar para Crianças com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Renato Junior</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Amigo Doador”, de incentivo à doação voluntária de sangue, cria o Cadastro Municipal de Doadores Voluntários de Sangue no Município de Rodolfo Fernandes/RN e dá outras providências.</t>
   </si>
   <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>Após o último resgistro, não houve Projetos de Lei Ordinária protocolados por esta Casa.</t>
+  </si>
+  <si>
     <t>432</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>“Até o momento, não há Projetos de Lei Complementar apresentados por esta Casa.”</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Minervanio Menezes</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_decreto_legislativo-no001-2026.pdf</t>
   </si>
   <si>
-    <t>CONCEDER COMENDA MUNICIPAL "MULHERES QUE FAZEM A DIFERENÇA MARIA DE FÁTIMA GALDÊNCIO CAVALCANTE; e da outras providencias.</t>
+    <t>Conceder comenda Municipal “Mulheres que fazem a diferença Maria de Fátima Galdêncio Cavalcante” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_decreto_002_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULOS DE CIDADANIA RODOLFO-FERNANDENSES; E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>Após o último resgistro, não houve Projetos de Decreto Legislativo protocolados por esta Casa.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Sterfanye Cavalcante</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_resolucao_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Câmara Cidadã" no âmbito da Câmara Municipal de Rodolfo Fernandes/RN, com ações itinerantes de cidadania,_x000D_
 participação social e educação cívica e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_resolucao-no002-2026.pdf</t>
   </si>
   <si>
     <t>homologa a composição da Comissão Legislativa Permanente de EDUCAÇÃO, SAÚDE, ASSISTÊNCIA SOCIAL e DEFESA DO CONSUMIDOR dessa Casa Legislativa Municipal, para a finalização do biênio 2025/2026, na forma do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/417/projeto_de_resolucao-no003-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação informações e a aplicação da Lei Federal ao acesso as nº 12.527, de 18 de novembro de 2011 no âmbito da Câmara Municipal de Rodolfo Fernandes-RN, na forma do Regimento Interno e dá outras providências.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/478/projeto_de_resolucao_004.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a lei federal nº 14.129/2021, de 09 de março de 2021 no âmbito do Poder Legislativo Municipal de Rodolfo Fernandes /RN, na forma do Regimento Interno e dá outras providências.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>Após o último resgistro, não houve Projetos de Resolução protocolados por esta Casa.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Erinaide, Ewerton Victor, Minervanio Menezes, Patricia Gurgel, Ruan Rodrigo Freitas Dias</t>
+  </si>
+  <si>
+    <t>Solicitar do senhor presidente desta casa legislativa, que o mesmo de entrada nas comissões a prestação de conta referente ao período do ex-prefeito Monteiro Neto, informe a data  do recebimento e se o interessado foi notificado.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>SUBT</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>Ewerton Victor</t>
+  </si>
+  <si>
+    <t>Parecer técnico sobre o Projeto de Lei 025/2026, autoriza o Poder Executivo Municipal a abrir crédito adicional especial ao orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>PCCOF</t>
+  </si>
+  <si>
+    <t>Parecer C. Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>Parecer técnico sobre o Projeto de Lei 025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -675,69 +904,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei-no004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei-no006-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei-no007-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei-no008-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei-no009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/440/projeto_de_lei-no010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/441/projeto_de_lei-no011-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei-no012-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei-no015-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei-no016-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei-no001-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei-no002-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_decreto_legislativo-no001-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_resolucao_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_resolucao-no002-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/417/projeto_de_resolucao-no003-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei-no004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei-no006-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei-no007-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei-no008-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei-no009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/440/projeto_de_lei-no010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/441/projeto_de_lei-no011-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei-no012-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei-no015-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei-no016-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_lei-no017-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei-no018-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei-no019-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_lei-no020-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei-no021-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei-no022-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei-no023-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei-no026-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei-no001-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei-no002-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_decreto_legislativo-no001-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_decreto_002_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_resolucao_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_resolucao-no002-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/417/projeto_de_resolucao-no003-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/sapl/public/materialegislativa/2026/478/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rodolfofernandes.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="79.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="239.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1123,293 +1352,899 @@
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B20" t="s">
-[...11 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>83</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H23" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H32" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H33" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>17</v>
       </c>
-      <c r="D25" t="s">
-[...9 lines deleted...]
-        <v>104</v>
+      <c r="D34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" t="s">
+        <v>118</v>
+      </c>
+      <c r="F34" t="s">
+        <v>127</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" t="s">
+        <v>117</v>
+      </c>
+      <c r="E36" t="s">
+        <v>118</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>116</v>
+      </c>
+      <c r="D38" t="s">
+        <v>139</v>
+      </c>
+      <c r="E38" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" t="s">
+        <v>141</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H38" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E39" t="s">
+        <v>140</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H39" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40" t="s">
+        <v>140</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" t="s">
+        <v>150</v>
+      </c>
+      <c r="E41" t="s">
+        <v>151</v>
+      </c>
+      <c r="F41" t="s">
+        <v>152</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H41" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>150</v>
+      </c>
+      <c r="E42" t="s">
+        <v>151</v>
+      </c>
+      <c r="F42" t="s">
+        <v>127</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H42" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" t="s">
+        <v>151</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H43" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
+        <v>150</v>
+      </c>
+      <c r="E44" t="s">
+        <v>151</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" t="s">
+        <v>150</v>
+      </c>
+      <c r="E45" t="s">
+        <v>151</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" t="s">
+        <v>169</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>171</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>116</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>174</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>176</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>116</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
+        <v>178</v>
+      </c>
+      <c r="F48" t="s">
+        <v>179</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>